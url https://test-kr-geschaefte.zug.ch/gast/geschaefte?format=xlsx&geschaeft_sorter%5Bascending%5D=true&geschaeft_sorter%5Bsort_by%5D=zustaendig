--- v0 (2025-12-11)
+++ v1 (2026-04-14)
@@ -8766,56 +8766,56 @@
           <t/>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
           <t>Interpellation von Ralph Ryser, Karl Nussbaumer und Thomas Werner betreffend Bundesasylunterkunft Gubel und die Auswirkungen auf die Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
           <t>2016-06-02</t>
         </is>
       </c>
       <c r="H137" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I137" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>abc</t>
         </is>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>2016-12-01</t>
+          <t>2026-02-12</t>
         </is>
       </c>
       <c r="K137" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L137" s="0" t="inlineStr">
         <is>
           <t>2016-05-12</t>
         </is>
       </c>
       <c r="M137" s="0" t="inlineStr">
         <is>
           <t>Ryser Ralph, Nussbaumer Karl, Werner Thomas</t>
         </is>
       </c>
       <c r="N137" s="0"/>
     </row>
     <row r="138">
       <c r="A138" s="0" t="n">
         <v>2553</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>