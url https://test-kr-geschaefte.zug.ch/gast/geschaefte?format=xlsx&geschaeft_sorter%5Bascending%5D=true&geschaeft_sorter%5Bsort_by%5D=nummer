--- v0 (2025-12-11)
+++ v1 (2026-04-14)
@@ -10788,56 +10788,56 @@
           <t/>
         </is>
       </c>
       <c r="E169" s="0" t="inlineStr">
         <is>
           <t>Interpellation von Ralph Ryser, Karl Nussbaumer und Thomas Werner betreffend Bundesasylunterkunft Gubel und die Auswirkungen auf die Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F169" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G169" s="0" t="inlineStr">
         <is>
           <t>2016-06-02</t>
         </is>
       </c>
       <c r="H169" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I169" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>abc</t>
         </is>
       </c>
       <c r="J169" s="0" t="inlineStr">
         <is>
-          <t>2016-12-01</t>
+          <t>2026-02-12</t>
         </is>
       </c>
       <c r="K169" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L169" s="0" t="inlineStr">
         <is>
           <t>2016-05-12</t>
         </is>
       </c>
       <c r="M169" s="0" t="inlineStr">
         <is>
           <t>Ryser Ralph, Nussbaumer Karl, Werner Thomas</t>
         </is>
       </c>
       <c r="N169" s="0"/>
     </row>
     <row r="170">
       <c r="A170" s="0" t="n">
         <v>2626</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>