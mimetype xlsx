--- v0 (2025-12-11)
+++ v1 (2026-04-14)
@@ -2064,56 +2064,56 @@
           <t/>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>Interpellation von Ralph Ryser, Karl Nussbaumer und Thomas Werner betreffend Bundesasylunterkunft Gubel und die Auswirkungen auf die Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
           <t>2016-06-02</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>abc</t>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
-          <t>2016-12-01</t>
+          <t>2026-02-12</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
           <t>2016-05-12</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
           <t>Ryser Ralph, Nussbaumer Karl, Werner Thomas</t>
         </is>
       </c>
       <c r="N31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="n">
         <v>2614</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>