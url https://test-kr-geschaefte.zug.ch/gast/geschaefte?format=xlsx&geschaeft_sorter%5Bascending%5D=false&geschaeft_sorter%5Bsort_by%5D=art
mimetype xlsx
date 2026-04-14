--- v0 (2025-12-13)
+++ v1 (2026-04-14)
@@ -8840,56 +8840,56 @@
           <t/>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
           <t>Interpellation von Ralph Ryser, Karl Nussbaumer und Thomas Werner betreffend Bundesasylunterkunft Gubel und die Auswirkungen auf die Zuger Bevölkerung</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
           <t>Sicherheitsdirektion</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
           <t>2016-06-02</t>
         </is>
       </c>
       <c r="H139" s="0" t="inlineStr">
         <is>
           <t>Überweisung an Regierungsrat</t>
         </is>
       </c>
       <c r="I139" s="0" t="inlineStr">
         <is>
-          <t/>
+          <t>abc</t>
         </is>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>2016-12-01</t>
+          <t>2026-02-12</t>
         </is>
       </c>
       <c r="K139" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="L139" s="0" t="inlineStr">
         <is>
           <t>2016-05-12</t>
         </is>
       </c>
       <c r="M139" s="0" t="inlineStr">
         <is>
           <t>Ryser Ralph, Nussbaumer Karl, Werner Thomas</t>
         </is>
       </c>
       <c r="N139" s="0"/>
     </row>
     <row r="140">
       <c r="A140" s="0" t="n">
         <v>2614</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>